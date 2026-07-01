--- v0 (2026-05-13)
+++ v1 (2026-07-01)
@@ -836,54 +836,54 @@
         <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>Pennsylvania</t>
         </is>
       </c>
       <c r="B25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>South Carolina</t>
         </is>
       </c>
       <c r="B26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="0" t="n">
         <v>18</v>
@@ -920,54 +920,54 @@
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>E. Tennessee</t>
         </is>
       </c>
       <c r="B28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>24</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>Texas</t>
         </is>
       </c>
       <c r="B29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="0" t="n">
         <v>30</v>