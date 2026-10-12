--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -1004,54 +1004,54 @@
         <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>Washington</t>
         </is>
       </c>
       <c r="B31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>12</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>West Virginia</t>
         </is>
       </c>
       <c r="B32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="0" t="n">
         <v>5</v>
       </c>
       <c r="D32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F32" s="0" t="n">
         <v>1</v>
       </c>
       <c r="G32" s="0" t="n">
         <v>30</v>